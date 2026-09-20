--- v0 (2025-11-17)
+++ v1 (2026-09-20)
@@ -17,154 +17,158 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4EF4088B" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRPr="00FA3A31" w:rsidRDefault="00FA3A31" w:rsidP="00FA3A31">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FA3A31" w:rsidRPr="00FA3A31" w:rsidSect="00B41C3B">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:footnotePr>
             <w:numFmt w:val="chicago"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="15876" w:code="161"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="142" w:footer="879" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="491F3074" w14:textId="07740E54" w:rsidR="00C23375" w:rsidRPr="00767E63" w:rsidRDefault="00656F70" w:rsidP="00C23375">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemplo de título para submissão: um ensaio para submissão de trabalhos na </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="0031503F">
-        <w:rPr>
+      <w:r w:rsidR="00C42C9B">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r w:rsidR="0031503F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>Revista Universitária Brasileira</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFAF24C" w14:textId="77777777" w:rsidR="00D12EF4" w:rsidRDefault="00D12EF4" w:rsidP="00802666">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CAD35EF" w14:textId="55F10FE0" w:rsidR="00802666" w:rsidRDefault="00D12EF4" w:rsidP="00D12EF4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="00160802">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Respeitado o processo de revisão por pares cegos, as informações sobre os autores você colocará na CARTA DE APRESENTAÇÃO: Não inclua o nome dos autores nesse trabalho em nenhuma hipótese, caso você inclua mesmo assim, rejeitaremos o artigo de imediato</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidRPr="00160802">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFACEAA" w14:textId="052E12FF" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A448CF1" w14:textId="77777777" w:rsidR="00D12EF4" w:rsidRDefault="00D12EF4" w:rsidP="00D12EF4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -210,2723 +214,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R E S U M O </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3803BD" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exemplo </w:t>
-[...2671 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F44752" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6060F093" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2947,3444 +279,144 @@
     <w:p w14:paraId="01FA24CD" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74628770" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título em </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ou Espanhol</w:t>
+        <w:t>Título em Inglês ou Espanhol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F2D206" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="386FDDD0" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A B S T R A C T ou R E S U M E N </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369D3FCB" w14:textId="77777777" w:rsidR="00802666" w:rsidRPr="00656F70" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Pr-formataoHTML"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656F70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exemplo </w:t>
-[...3250 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo exemplo</w:t>
+      </w:r>
       <w:r w:rsidRPr="00656F70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A52750" w14:textId="77777777" w:rsidR="00802666" w:rsidRPr="00656F70" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42205520" w14:textId="5FE1F65C" w:rsidR="00FA3A31" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-body-text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028481D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Exemplo</w:t>
-[...33 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Exemplo, Exemplo, Exemplo</w:t>
+      </w:r>
       <w:r w:rsidR="00FA3A31" w:rsidRPr="0028481D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F10E25" w14:textId="63DEA21A" w:rsidR="007765DB" w:rsidRDefault="007765DB" w:rsidP="00FA3A31">
       <w:pPr>
         <w:pStyle w:val="Els-body-text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EFD98AF" w14:textId="77777777" w:rsidR="00EC5B77" w:rsidRDefault="00EC5B77" w:rsidP="00FA3A31">
       <w:pPr>
         <w:pStyle w:val="Els-body-text"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
@@ -6445,250 +477,138 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767E63">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Introdução </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1FDFDA" w14:textId="77777777" w:rsidR="005C6850" w:rsidRPr="00767E63" w:rsidRDefault="005C6850" w:rsidP="00E04075">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56BAECB0" w14:textId="3B463934" w:rsidR="00802666" w:rsidRDefault="0031503F" w:rsidP="00802666">
+    <w:p w14:paraId="56BAECB0" w14:textId="356541B1" w:rsidR="00802666" w:rsidRDefault="0031503F" w:rsidP="00802666">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031503F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Revista Universitária Brasileira (ISSN XXXX-XXXX) é um periódico do Centro Universitário Brasileiro (UNIBRA) e considera para publicação na on-line 1. Cartas ao editor, 2. Relatos de caso(s), </w:t>
-[...112 lines deleted...]
-    <w:p w14:paraId="5C170A75" w14:textId="49B08025" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
+        <w:t>A Revista Universitária Brasileira é um periódico do Centro Universitário Brasileiro (UNIBRA) sobre assuntos relacionados às grandes áreas científicas.  As publicações poderão abranger temas voltados as Ciências Humanas e Sociais Aplicadas, Ciências Exatas e Ciências da Saúde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C170A75" w14:textId="6E06356D" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Neste manuscrito daremos as diretrizes básicas para a confecção adequada para a revista, onde serão explanadas as normas para tabelas, figuras, fórmulas citações e referências. Caso não observe as normas para algum caso específico, valerá a norma vigente da última edição da revista.</w:t>
       </w:r>
       <w:r w:rsidR="00EC5B77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC5B77" w:rsidRPr="00EC5B77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ressaltamos que arquivos fora do modelo da revista (</w:t>
       </w:r>
       <w:r w:rsidR="00EC5B77" w:rsidRPr="00A97D70">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sem cabeçalho da revista, muitas normas </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Sem cabeçalho da revista, muitas normas inadequadas, etc</w:t>
+      </w:r>
       <w:r w:rsidR="00EC5B77" w:rsidRPr="00EC5B77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00EC5B77" w:rsidRPr="00EC5B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>não serão avaliados.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01D7C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submissões com documentos em PDF serão rejeitados. Submeta o documento em word editável.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C70F4D" w14:textId="556A8D16" w:rsidR="00A97D70" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-NoIndent"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">A língua principal da </w:t>
       </w:r>
       <w:r w:rsidR="0031503F">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -7177,50 +1097,53 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uma vez que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> artigos com as informações de autores em seu momento de submissão </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>serão recusados na íntegra.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EEF887" w14:textId="388CAA51" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00985879">
       <w:pPr>
         <w:pStyle w:val="Els-NoIndent"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7624,50 +1547,74 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fórmulas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> científicas, observe as últimas edições da revista</w:t>
       </w:r>
       <w:r w:rsidR="00E43C7E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou as diretrizes para autores; caso não haja, solicite via e-mail questionamentos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD13396" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
+      <w:pPr>
+        <w:pStyle w:val="Els-NoIndent"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F38DE9" w14:textId="77777777" w:rsidR="00F01D7C" w:rsidRDefault="00F01D7C" w:rsidP="00802666">
+      <w:pPr>
+        <w:pStyle w:val="Els-NoIndent"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4ED671" w14:textId="77777777" w:rsidR="00F01D7C" w:rsidRDefault="00F01D7C" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-NoIndent"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33B4E5BF" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7909,72 +1856,70 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ara um autor)</w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
       <w:r w:rsidR="004B431D" w:rsidRPr="004B431D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Observa-se</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>a presença da motivação no mercado de trabalho</w:t>
       </w:r>
       <w:r w:rsidR="004B431D" w:rsidRPr="00E43C7E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -7985,71 +1930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B431D" w:rsidRPr="00E43C7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exemplo de citação </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> p</w:t>
+        <w:t>Exemplo de citação numérica p</w:t>
       </w:r>
       <w:r w:rsidR="004B431D" w:rsidRPr="00E43C7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ara um autor)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4E0845" w14:textId="77777777" w:rsidR="00067B37" w:rsidRDefault="00067B37" w:rsidP="00E43C7E">
       <w:pPr>
         <w:pStyle w:val="Els-body-text"/>
@@ -8166,117 +2091,89 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>O</w:t>
+        <w:t>O uso de medicamentos podem acarretar dependência</w:t>
+      </w:r>
+      <w:r w:rsidR="004B431D" w:rsidRPr="00E43C7E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>33</w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> uso de medicamentos podem acarretar dependência</w:t>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B431D" w:rsidRPr="00E43C7E">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:t>33</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> p</w:t>
+        <w:t>Exemplo de citação numérica p</w:t>
       </w:r>
       <w:r w:rsidR="004B431D" w:rsidRPr="00E43C7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ara dois autores)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F88C42E" w14:textId="77777777" w:rsidR="00067B37" w:rsidRDefault="00067B37" w:rsidP="00E43C7E">
       <w:pPr>
         <w:pStyle w:val="Els-body-text"/>
@@ -8390,117 +2287,89 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>O</w:t>
+        <w:t>O estudo da genética é essencial para o aprimoramento do conhecimento humano</w:t>
+      </w:r>
+      <w:r w:rsidR="004B431D" w:rsidRPr="00E43C7E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>38</w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> estudo da genética é essencial para o aprimoramento do conhecimento humano</w:t>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B431D" w:rsidRPr="00E43C7E">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:t>38</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> p</w:t>
+        <w:t>Exemplo de citação numérica p</w:t>
       </w:r>
       <w:r w:rsidR="004B431D" w:rsidRPr="00E43C7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ara mais de dois autores)</w:t>
       </w:r>
       <w:r w:rsidR="004B431D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5E75E6" w14:textId="77777777" w:rsidR="00067B37" w:rsidRDefault="00067B37" w:rsidP="00067B37">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -8520,116 +2389,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00587075">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citações diretas curtas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00067B37">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">será marcada pelo uso das aspas duplas </w:t>
+        <w:t>será marcada pelo uso das aspas duplas ““</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, onde</w:t>
       </w:r>
       <w:r w:rsidRPr="00067B37">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>““</w:t>
-[...6 lines deleted...]
-        <w:t>, onde</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidRPr="00067B37">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">o </w:t>
+        <w:t xml:space="preserve">texto transcrito será apresentado entre aspas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">junto ao autor (Exemplo: </w:t>
       </w:r>
       <w:r w:rsidRPr="00067B37">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">texto transcrito será apresentado entre aspas </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> ou febril</w:t>
+        <w:t>“A epilepsia caracteriza-se pela presença de crises epilépticas recorrentes, na ausência de condição toxicometabólica ou febril</w:t>
       </w:r>
       <w:r w:rsidR="004B431D" w:rsidRPr="004B431D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00067B37">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0265B53E" w14:textId="77777777" w:rsidR="00067B37" w:rsidRDefault="00067B37" w:rsidP="00067B37">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8785,93 +2631,51 @@
         </w:rPr>
         <w:t>Números de zero a nove devem ser escritos por extenso. A partir do número 10, todos os números devem ser apresentados como algarismos arábicos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1986F951" w14:textId="70A547CA" w:rsidR="00067B37" w:rsidRPr="00067B37" w:rsidRDefault="00067B37" w:rsidP="00067B37">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067B37">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unidades de mensuração devem ser apresentadas conforme o sistema internacional de unidades www.inmetro.gov.br. </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Unidades de mensuração devem ser apresentadas conforme o sistema internacional de unidades www.inmetro.gov.br. Ex.:quilograma (kg), moles (mol), minutos (min), segundo (s), metro (m), centímetro (cm), Watts (W), Newton (N), mililitros (L). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251FBB41" w14:textId="77777777" w:rsidR="00802666" w:rsidRPr="00767E63" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D5F63E9" w14:textId="77777777" w:rsidR="00802666" w:rsidRPr="00F03B2D" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -9042,103 +2846,57 @@
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Um exemplo de tabela</w:t>
       </w:r>
       <w:r w:rsidR="00175336">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Legenda)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414AFF35" w14:textId="0A504BE5" w:rsidR="00985879" w:rsidRPr="0012415E" w:rsidRDefault="00985879" w:rsidP="00985879">
       <w:pPr>
         <w:pStyle w:val="Els-table-caption"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Table</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> 1 (Tabela em inglês)</w:t>
+        <w:t>Table 1 – Example of Table 1 (Tabela em inglês)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3423"/>
         <w:gridCol w:w="1846"/>
         <w:gridCol w:w="1846"/>
       </w:tblGrid>
       <w:tr w:rsidR="00802666" w14:paraId="1B9A62A8" w14:textId="77777777" w:rsidTr="00D375F3">
         <w:trPr>
           <w:trHeight w:val="399"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9577,132 +3335,100 @@
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Exemplo (2003) [Fonte 9]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196E230F" w14:textId="627F70CD" w:rsidR="00985879" w:rsidRDefault="00985879" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Source</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (Fonte em inglês)</w:t>
+        <w:t>Source: Example (Fonte em inglês)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB48123" w14:textId="77777777" w:rsidR="00175336" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175336">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7AE2FE" w14:textId="3D9B3DA6" w:rsidR="00802666" w:rsidRDefault="00175336" w:rsidP="00175336">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175336">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As tabelas devem ser numeradas em ordem de aparecimento com algarismos arábicos (por exemplo, Tabela 3, Tabela 4). Cada Tabela deve ter um cabeçalho com o número e o título, e incluir as legendas necessárias na parte inferior que definem todas as abreviaturas. Todas as Tabelas devem ser referenciadas no texto. As tabelas devem complementar o texto, não </w:t>
-[...6 lines deleted...]
-        <w:t>o duplicar</w:t>
+        <w:t>As tabelas devem ser numeradas em ordem de aparecimento com algarismos arábicos (por exemplo, Tabela 3, Tabela 4). Cada Tabela deve ter um cabeçalho com o número e o título, e incluir as legendas necessárias na parte inferior que definem todas as abreviaturas. Todas as Tabelas devem ser referenciadas no texto. As tabelas devem complementar o texto, não o duplicar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3E15C7" w14:textId="732D7757" w:rsidR="00175336" w:rsidRPr="00175336" w:rsidRDefault="00175336" w:rsidP="00175336">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175336">
         <w:rPr>
@@ -9817,58 +3543,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> em </w:t>
       </w:r>
       <w:r w:rsidR="00985879" w:rsidRPr="00985879">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>português e em inglês</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Todas as fotografias, esquemas, gráficos e diagramas devem ser referidos como figuras. As Figuras devem ser de boa qualidade caso contrário não serão aceitas. As figuras devem ser incorporadas no texto e não fornecidas separadamente. A rotulação e os símbolos devem ser claramente definidos na legenda ou em uma legenda fornecida como parte da figura. As figuras deverão ser chamadas com antecedência de sua exposição no trabalho. Certifique-se de que a qualidade da imagem está em 300 DPI de resolução, pois isso facilitará a boa saída.</w:t>
       </w:r>
       <w:r w:rsidR="00175336">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>A fonte seguirá após a descrição da figura. Eis um exemplo para a uma boa visualização (Figura 1).</w:t>
+        <w:t xml:space="preserve"> A fonte seguirá após a descrição da figura. Eis um exemplo para a uma boa visualização (Figura 1).</w:t>
       </w:r>
       <w:r w:rsidR="00175336">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D2417C" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B273267" w14:textId="5A376E47" w:rsidR="00802666" w:rsidRPr="00180733" w:rsidRDefault="00802666" w:rsidP="00802666">
@@ -9909,83 +3628,51 @@
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Fonte 10 - Times New Roman)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8E865E" w14:textId="25F2E2C6" w:rsidR="00985879" w:rsidRPr="00180733" w:rsidRDefault="00985879" w:rsidP="00802666">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00180733">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Figure 1 - Example of Figure (</w:t>
-[...31 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Figure 1 - Example of Figure (Tradução para inglês)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C552AA" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-NoIndent"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07047A73" wp14:editId="7CBE3823">
             <wp:extent cx="2514600" cy="1779171"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -10063,96 +3750,58 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>: Exemplo (2002).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Fonte 9 – Times New Roman]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DB0F8B" w14:textId="087C27D7" w:rsidR="00985879" w:rsidRPr="00656F70" w:rsidRDefault="00985879" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-NoIndent"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Source</w:t>
-[...37 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Source: Example of source</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3E8BD742" w14:textId="14A7B98C" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1094BEE9" w14:textId="77777777" w:rsidR="00175336" w:rsidRDefault="00175336" w:rsidP="00175336">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -10182,65 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Se porventura for apresentado uma série de imagens em separados onde todas estas fazem referência a uma só figura, recomenda-se a junção destas em programas de edição de imagens para economizar espaço. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372D4C0D" w14:textId="758EC24F" w:rsidR="00175336" w:rsidRPr="00175336" w:rsidRDefault="00175336" w:rsidP="00175336">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175336">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As figuras devem complementar o texto, não </w:t>
-[...13 lines deleted...]
-        <w:t>. As imagens devem ser claras e legíveis para revisão. Numere as figuras por ordem de aparecimento (Figura 1, Figura 2).</w:t>
+        <w:t>As figuras devem complementar o texto, não o duplicar. As imagens devem ser claras e legíveis para revisão. Numere as figuras por ordem de aparecimento (Figura 1, Figura 2).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00175336">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A legenda da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
       <w:r w:rsidRPr="00175336">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -10378,137 +4013,83 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A3D6320" w14:textId="4B836833" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-NoIndent"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">As equações e as fórmulas devem ser digitadas em </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, clique no exemplo de </w:t>
+        <w:t xml:space="preserve">As equações e as fórmulas devem ser digitadas em Mathtype ou usando a ferramenta inserir equação (aba inserir equação). Para usar a ferramenta MathType, clique no exemplo de </w:t>
       </w:r>
       <w:r w:rsidR="00985879">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fórmula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 (Equação 1) e edite-a; caso necessite de outras </w:t>
       </w:r>
       <w:r w:rsidR="00985879">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fórmulas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oriundas do </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, copie e cole o exemplo e edite a </w:t>
+        <w:t xml:space="preserve"> oriundas do MathType, copie e cole o exemplo e edite a </w:t>
       </w:r>
       <w:r w:rsidR="00B62427">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fórmula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> diversas vezes. Para utilizar a ferramenta equações, utilize o exemplo de equação 2 (Equação 2) e execute o desejado para pesquisa. Para cada equação deve haver uma enumeração com algarismos arábicos entre parênteses no lado direito da página (igual as tabelas e figuras, as equações também devem ser chamadas no corpo do texto). Eles também devem ser separados do texto circundante por um espaço, como exemplo as fórmulas abaixo (Equação 1, 2). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3010A515" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-equation"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -10522,111 +4103,93 @@
       <w:r>
         <w:rPr>
           <w:position w:val="-84"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:object w:dxaOrig="4020" w:dyaOrig="1260" w14:anchorId="6B55D435">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:200.95pt;height:62.9pt" o:ole="">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:201pt;height:63pt" o:ole="">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1746649539" r:id="rId20"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1850454734" r:id="rId20"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0999E409" w14:textId="56767537" w:rsidR="00802666" w:rsidRPr="00160802" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-NoIndent"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160802">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onde: exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, </w:t>
-[...17 lines deleted...]
-        <w:t>, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo. Exemplo, exemplo, exemplo, exemplo, exemplo, exemplo.</w:t>
+        <w:t>Onde: exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exem, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo, exemplo. Exemplo, exemplo, exemplo, exemplo, exemplo, exemplo.</w:t>
       </w:r>
       <w:r w:rsidR="00160802" w:rsidRPr="00160802">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Equação 2:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCDD2BB" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-NoIndent"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="461A493E" w14:textId="77777777" w:rsidR="00802666" w:rsidRDefault="00802666" w:rsidP="00802666">
       <w:pPr>
         <w:pStyle w:val="Els-NoIndent"/>
@@ -10931,70 +4494,58 @@
     </w:p>
     <w:p w14:paraId="64B9A8B0" w14:textId="3A69C366" w:rsidR="00160802" w:rsidRPr="00160802" w:rsidRDefault="00160802" w:rsidP="00160802">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160802">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>São usadas para comentários, esclarecimentos, indicações de fontes ou explanações, que não possam ser incluídos no texto ou na lista de referências. Quando utilizado o formato Vancouver de citação, a apresentação das notas explicativas deverá ser feita por letras e não por números</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00160802">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>a,b</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>a,b,c,d</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00160802">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, para não serem confundidas com as citações numéricas das referências ao longo do texto. Deve ter sequência única e consecutiva para cada capítulo ou parte (não se inicia uma nova sequência alfabética a cada página).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4189515D" w14:textId="77777777" w:rsidR="00160802" w:rsidRPr="00160802" w:rsidRDefault="00160802" w:rsidP="00160802">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FD82661" w14:textId="7839F05E" w:rsidR="00160802" w:rsidRPr="00160802" w:rsidRDefault="00160802" w:rsidP="00160802">
@@ -11329,62 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00160802">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemplo de citação de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">trabalhos </w:t>
-[...10 lines deleted...]
-        <w:t>de marcas comerciais</w:t>
+        <w:t>trabalhos de marcas comerciais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E3A302" w14:textId="77777777" w:rsidR="00160802" w:rsidRPr="00160802" w:rsidRDefault="00160802" w:rsidP="00160802">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CF183DB" w14:textId="77777777" w:rsidR="00160802" w:rsidRPr="00160802" w:rsidRDefault="00160802" w:rsidP="00160802">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160802">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -11963,87 +5503,51 @@
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Artigo de revista com mais de 6 autores:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC914A3" w14:textId="2FE5D42A" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Geller AC, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> M, et al. O exame de câncer de pele deve ser ensinado na faculdade de medicina? </w:t>
+        <w:t xml:space="preserve">2. Geller AC, Venna S, Prout M, et al. O exame de câncer de pele deve ser ensinado na faculdade de medicina? </w:t>
       </w:r>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:i/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arch Dermatol</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 2002;138(9):1201-1203.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113CA893" w14:textId="77777777" w:rsidR="00175336" w:rsidRDefault="00175336" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -12071,118 +5575,60 @@
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Artigo de jornal sem nome de autor ou nome de grupo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDD6267" w14:textId="1F092E7E" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3. Centros de Controle e Prevenção de Doenças (CDC). Licenciamento de uma vacina meningocócica conjugada (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) e orientação para uso - Comitê Consultivo sobre Práticas de Imunização (ACIP), 2010. </w:t>
+        <w:t xml:space="preserve">3. Centros de Controle e Prevenção de Doenças (CDC). Licenciamento de uma vacina meningocócica conjugada (Menveo) e orientação para uso - Comitê Consultivo sobre Práticas de Imunização (ACIP), 2010. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:i/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">MMWR </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Rep</w:t>
+        <w:t>MMWR Morb Mortal Wkly Rep</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. 2010;59(9):273.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E4E55A" w14:textId="77777777" w:rsidR="00175336" w:rsidRDefault="00175336" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B14E4C1" w14:textId="5F1BC1C1" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
@@ -12203,138 +5649,80 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Artigo de jornal eletrônico: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B98B872" w14:textId="77777777" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se você tiver um </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (preferencial):</w:t>
+        <w:t>Se você tiver um doi (preferencial):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE8E2D3" w14:textId="77777777" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Gage BF, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">4. Gage BF, Fihn SD, White RH. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...37 lines deleted...]
-        <w:t>/doi.org/10.1016/S0002-9343(00)00545-3.</w:t>
+        </w:rPr>
+        <w:t>Manejo e dosagem da terapia com varfarina. Am J Med. 2000;109(6):481-488. https.://doi.org/10.1016/S0002-9343(00)00545-3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251CAFB6" w14:textId="77777777" w:rsidR="00175336" w:rsidRDefault="00175336" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D9C685E" w14:textId="77777777" w:rsidR="00160802" w:rsidRDefault="00160802" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12359,87 +5747,51 @@
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Artigo de jornal publicado online antes da impressão:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB1C980" w14:textId="141FFBD6" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> em carcinoma espinocelular de cabeça e pescoço: cansado de seguir carreira solo [publicado online antes da impressão em 20 de setembro de 2016]. </w:t>
+        <w:t xml:space="preserve">6. Chau NG, Haddad RI. Agentes antiangiogênicos em carcinoma espinocelular de cabeça e pescoço: cansado de seguir carreira solo [publicado online antes da impressão em 20 de setembro de 2016]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:i/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Câncer</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. https://doi.org/10.1002/cncr.30352.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF256E3" w14:textId="77777777" w:rsidR="00175336" w:rsidRDefault="00175336" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -12522,269 +5874,141 @@
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Capítulo de livro:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5127151F" w14:textId="4933A96B" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C76B20">
+        <w:t xml:space="preserve">8. Guyton JL, Crockarell JR. Fraturas de acetábulo e pelve. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B431D">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In: </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">In: Canale ST, ed. </w:t>
+      </w:r>
       <w:r w:rsidRPr="004B431D">
         <w:rPr>
           <w:i/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ortopedia</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B431D">
+        <w:t xml:space="preserve">Ortopedia Operatória </w:t>
+      </w:r>
+      <w:r w:rsidR="00175336" w:rsidRPr="004B431D">
         <w:rPr>
           <w:i/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Campbell</w:t>
+      </w:r>
+      <w:r w:rsidR="00175336" w:rsidRPr="004B431D">
+        <w:rPr>
+          <w:color w:val="1C1D1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B431D">
+        <w:rPr>
+          <w:color w:val="1C1D1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00C76B20">
+        <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...66 lines deleted...]
-        <w:t>, Inc; 2003:2939-2984.</w:t>
+        </w:rPr>
+        <w:t>10ª ed. Filadélfia, PA: Mosby, Inc; 2003:2939-2984.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA36005" w14:textId="77777777" w:rsidR="00175336" w:rsidRDefault="00175336" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63621B14" w14:textId="00386C67" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Livro </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Livro eletronico:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B5BFC8" w14:textId="77777777" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Rudolph CD, Rudolph AM. Pediatria de Rudolph. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B431D">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
@@ -12840,87 +6064,51 @@
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Documento da Internet:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A12E86" w14:textId="77777777" w:rsidR="004B431D" w:rsidRPr="00C76B20" w:rsidRDefault="004B431D" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C76B20">
         <w:rPr>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. Sociedade Americana de Câncer. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Figures 2003. http://www.cancer.org/downloads/STT/CAFF2003PWSecured.pdf. Acessado em 3 de março de 2003.</w:t>
+        <w:t>10. Sociedade Americana de Câncer. Cancer Facts &amp; Figures 2003. http://www.cancer.org/downloads/STT/CAFF2003PWSecured.pdf. Acessado em 3 de março de 2003.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AD59D1" w14:textId="77777777" w:rsidR="00175336" w:rsidRDefault="00175336" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02829C35" w14:textId="7B94B3C2" w:rsidR="004B431D" w:rsidRPr="00160802" w:rsidRDefault="00175336" w:rsidP="004B431D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1C1D1E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13236,51 +6424,51 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="en-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008D6643" w:rsidRPr="004B431D" w:rsidSect="00097913">
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="15876" w:code="161"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="907" w:footer="1253" w:gutter="0"/>
       <w:cols w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Autor" w:initials="A">
     <w:p w14:paraId="406DB9F8" w14:textId="1D6C9BF6" w:rsidR="00C42C9B" w:rsidRDefault="00C42C9B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ESSE É O TEXTO PRINCIPAL DE SEU TRABALHO. SUBMETA ESSE TEXTO NO </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42C9B">
         <w:t>PASSO 2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42C9B">
         <w:t>TRANSFERÊNCIA DO MANUSCRITO</w:t>
       </w:r>
       <w:r>
         <w:t>) DA SUBMISSÃO.</w:t>
@@ -13292,267 +6480,267 @@
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="0031503F">
         <w:t>[ AS INFORMAÇÕES SOBRE OS AUTORES VOCÊ COLOCARÁ NA CARTA SUPLEMENTAR, E NÃO NO MODELO DE ARTIGO ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475BADAD" w14:textId="77777777" w:rsidR="0031503F" w:rsidRDefault="0031503F">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31C0D8E8" w14:textId="77777777" w:rsidR="0031503F" w:rsidRDefault="0031503F" w:rsidP="00522AEF">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PARA BAIXAR A CARTA SUPLEMENTAR COPIE E COLE O LINK ABAIXO E PROCURE A ABA REFERENTE A ELA: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
+      <w:hyperlink r:id="rId1" w:anchor="authorGuidelines" w:history="1">
         <w:r w:rsidRPr="00522AEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://revistaub.com/index.php/RUB/about/submissions#authorGuidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Autor" w:initials="A">
     <w:p w14:paraId="74AA82F7" w14:textId="77777777" w:rsidR="0031503F" w:rsidRDefault="00D12EF4" w:rsidP="008543ED">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="0031503F">
         <w:t xml:space="preserve">PARA BAIXAR A CARTA SUPLEMENTAR COPIE E COLE O LINK ABAIXO E PROCURE A ABA REFERENTE A APRESENTAÇÃO: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
+      <w:hyperlink r:id="rId2" w:anchor="authorGuidelines" w:history="1">
         <w:r w:rsidR="0031503F" w:rsidRPr="008543ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://revistaub.com/index.php/RUB/about/submissions#authorGuidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="406DB9F8" w15:done="0"/>
   <w15:commentEx w15:paraId="31C0D8E8" w15:done="0"/>
   <w15:commentEx w15:paraId="74AA82F7" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="406DB9F8" w16cid:durableId="22645072"/>
   <w16cid:commentId w16cid:paraId="31C0D8E8" w16cid:durableId="22644EE0"/>
   <w16cid:commentId w16cid:paraId="74AA82F7" w16cid:durableId="22644F63"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0431">
       <wne:macro wne:macroName="PROJECT.THISDOCUMENT.CHINESETEXT"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0432">
       <wne:macro wne:macroName="PROJECT.THISDOCUMENT.ENGLISHTEXT"/>
     </wne:keymap>
   </wne:keymaps>
   <wne:toolbars>
     <wne:toolbarData r:id="rId1"/>
   </wne:toolbars>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B733118" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21">
+    <w:p w14:paraId="38BBACD5" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2F31EB" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21"/>
-    <w:p w14:paraId="169AFA29" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21"/>
+    <w:p w14:paraId="12E234EF" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3"/>
+    <w:p w14:paraId="0B15683B" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="705D2C7D" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21">
+    <w:p w14:paraId="3BD0E071" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41809E49" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21"/>
-    <w:p w14:paraId="7E453F7E" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21"/>
+    <w:p w14:paraId="573F1CE6" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3"/>
+    <w:p w14:paraId="2B449932" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{9C625812-DEC8-4D0E-A86F-DEFEB4F9A05A}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{0DD4417E-4437-4D0B-BAB2-E108D6603AD5}"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedBold r:id="rId2" w:fontKey="{36EFD4EB-CA2F-49C4-B654-AB30B02EB674}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{FC44E33B-8F3B-4F99-A883-784B6186B8F4}"/>
   </w:font>
   <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{1839474E-8D52-4EBC-B2E1-A675F78E0934}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{29391454-A5DB-43F7-95FB-AC874D762147}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{C3323B4E-5506-4D95-804E-CF222B5CDE14}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{D2CB062E-63D8-4F52-BEDE-99D4C4635174}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{337A16D7-C487-464C-AE0B-39958B5B4C5D}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{0D60AE75-6FB3-4F6E-8147-52DEF3112583}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{FE1BACED-40B5-45D2-B31F-B48F62B8005A}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{E8F480F4-6FCD-4D55-BDF7-52239FC36F4B}"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{A9C3885A-C8BA-4065-8F1A-B72527F7A236}"/>
-    <w:embedItalic r:id="rId8" w:fontKey="{192C0160-A204-4DAF-A69A-C63C51E6E5F4}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B98ADEBA-D6E8-4DD1-9932-75E25583302B}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{4E2AB4AD-DA2D-46F0-B4EC-847951842229}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F19160E" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRDefault="00FA3A31">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="506FC8EA" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRDefault="00FA3A31"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FB0FD8F" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRDefault="00FA3A31">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="43FC5474" w14:textId="45BC52D2" w:rsidR="00FA3A31" w:rsidRDefault="00F706AC">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Fulano</w:t>
     </w:r>
     <w:r w:rsidR="00FA3A31">
       <w:t xml:space="preserve"> et al                                                                                                                                 </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1793820845"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -13564,51 +6752,51 @@
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00FA3A31">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00FA3A31">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00FA3A31" w:rsidRPr="00E82D0A">
           <w:rPr>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00FA3A31">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="4240C992" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRDefault="00FA3A31"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AB36935" w14:textId="7657FAC9" w:rsidR="00FA3A31" w:rsidRPr="00F706AC" w:rsidRDefault="00FA3A31" w:rsidP="00FA3A31">
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-IN"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F706AC">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-IN"/>
       </w:rPr>
       <w:t>Exemplo</w:t>
     </w:r>
     <w:r w:rsidR="00160802">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-IN"/>
       </w:rPr>
@@ -13649,71 +6837,51 @@
     <w:r w:rsidRPr="00F706AC">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-IN"/>
       </w:rPr>
       <w:t xml:space="preserve">. Exemplo de título exemplo de título. </w:t>
     </w:r>
     <w:r w:rsidR="00160802" w:rsidRPr="00160802">
       <w:rPr>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-IN"/>
       </w:rPr>
       <w:t>Nome do Periódico</w:t>
     </w:r>
     <w:r w:rsidR="00160802">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-IN"/>
       </w:rPr>
-      <w:t xml:space="preserve">. </w:t>
-[...19 lines deleted...]
-      <w:t>(edição):página inicial – página final</w:t>
+      <w:t>. Ano;volume(edição):página inicial – página final</w:t>
     </w:r>
     <w:r w:rsidRPr="00F706AC">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-IN"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5FD7EDD8" w14:textId="54516DCE" w:rsidR="00FA3A31" w:rsidRPr="00F706AC" w:rsidRDefault="00675FB5" w:rsidP="00FA3A31">
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="20"/>
@@ -13942,78 +7110,78 @@
         <w:r w:rsidRPr="000B5D6B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="000B5D6B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="000B5D6B">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52C5E048" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21" w:rsidP="00783D5B">
+    <w:p w14:paraId="6218BD9D" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3" w:rsidP="00783D5B">
       <w:pPr>
         <w:pStyle w:val="Rodap"/>
         <w:spacing w:before="230"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C39FB75" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21"/>
-    <w:p w14:paraId="27706E0E" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21"/>
+    <w:p w14:paraId="6A2F194F" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3"/>
+    <w:p w14:paraId="2BEACD68" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D9FD077" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21">
+    <w:p w14:paraId="73D7F6BE" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670D42D0" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21"/>
-    <w:p w14:paraId="02C920C0" w14:textId="77777777" w:rsidR="00752B21" w:rsidRDefault="00752B21"/>
+    <w:p w14:paraId="3F21CC96" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3"/>
+    <w:p w14:paraId="0EB2702F" w14:textId="77777777" w:rsidR="007169A3" w:rsidRDefault="007169A3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:noProof w:val="0"/>
       </w:rPr>
       <w:id w:val="-840316311"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0D9E57DD" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRPr="00191790" w:rsidRDefault="00FA3A31" w:rsidP="009D6A20">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
           <w:rPr>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="007075C5">
@@ -14094,51 +7262,51 @@
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>) 000–000</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="0E9D7BC0" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRDefault="00000000" w:rsidP="000E1EF3">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
           <w:spacing w:after="210" w:line="240" w:lineRule="auto"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:iCs/>
           </w:rPr>
           <w:pict w14:anchorId="02F88CC0">
             <v:rect id="_x0000_i1025" style="width:496.15pt;height:.5pt" o:hrpct="0" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black [3213]" stroked="f"/>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5524D0B2" w14:textId="40DED182" w:rsidR="00FA3A31" w:rsidRPr="00EE2794" w:rsidRDefault="0031503F" w:rsidP="00122BDA">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0031503F">
       <w:rPr>
         <w:bCs/>
         <w:iCs/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Revista Universitária Brasileira</w:t>
     </w:r>
     <w:r w:rsidR="00FA3A31">
       <w:rPr>
         <w:iCs/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00FA3A31" w:rsidRPr="00EE2794">
       <w:rPr>
@@ -14180,51 +7348,51 @@
         <w:iCs/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>XX</w:t>
     </w:r>
     <w:r w:rsidR="00FA3A31" w:rsidRPr="00EE2794">
       <w:rPr>
         <w:iCs/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00000000">
       <w:rPr>
         <w:iCs/>
       </w:rPr>
       <w:pict w14:anchorId="143C4379">
         <v:rect id="_x0000_i1026" style="width:496.15pt;height:.5pt" o:hrpct="0" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black [3213]" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EE189F3" w14:textId="20A8EDE7" w:rsidR="00FA3A31" w:rsidRDefault="00FA3A31"/>
   <w:p w14:paraId="5D762D75" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRDefault="00FA3A31"/>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="10631" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="36" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:shd w:val="pct10" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2" w:fill="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1701"/>
       <w:gridCol w:w="7229"/>
       <w:gridCol w:w="1701"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FA3A31" w14:paraId="7CD4D826" w14:textId="77777777" w:rsidTr="00824BFC">
@@ -15041,75 +8209,75 @@
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:shd w:val="pct10" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="36EBB5F6" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRPr="00191790" w:rsidRDefault="00FA3A31" w:rsidP="003E307D">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="6804"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:val="pt-BR" w:eastAsia="en-IN"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0CB292E9" w14:textId="77777777" w:rsidR="00FA3A31" w:rsidRPr="00EE2794" w:rsidRDefault="00FA3A31" w:rsidP="00D94F26"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AF9389B" w14:textId="71F4E3AE" w:rsidR="000749BD" w:rsidRDefault="00000000" w:rsidP="000E00AC">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4706"/>
         <w:tab w:val="clear" w:pos="9356"/>
         <w:tab w:val="left" w:pos="5785"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:iCs/>
       </w:rPr>
       <w:pict w14:anchorId="0D714747">
         <v:rect id="_x0000_i1028" style="width:496.15pt;height:.5pt" o:hrpct="0" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black [3213]" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0253665C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="175EDE7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18358,57 +11526,56 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="900561189">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1439136429">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="983581688">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:printPostScriptOverText/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -18827,50 +11994,51 @@
     <w:rsid w:val="006A6364"/>
     <w:rsid w:val="006A63E8"/>
     <w:rsid w:val="006A7F67"/>
     <w:rsid w:val="006B7F99"/>
     <w:rsid w:val="006C0DCB"/>
     <w:rsid w:val="006C3985"/>
     <w:rsid w:val="006C3BE5"/>
     <w:rsid w:val="006D2E27"/>
     <w:rsid w:val="006D3993"/>
     <w:rsid w:val="006D625E"/>
     <w:rsid w:val="006D7254"/>
     <w:rsid w:val="006E0A98"/>
     <w:rsid w:val="006E1DAF"/>
     <w:rsid w:val="006E784D"/>
     <w:rsid w:val="006F1F72"/>
     <w:rsid w:val="006F769B"/>
     <w:rsid w:val="007004C8"/>
     <w:rsid w:val="00700C17"/>
     <w:rsid w:val="007018C7"/>
     <w:rsid w:val="00702EAA"/>
     <w:rsid w:val="007075C5"/>
     <w:rsid w:val="0070776D"/>
     <w:rsid w:val="00711686"/>
     <w:rsid w:val="007126CF"/>
     <w:rsid w:val="007145B3"/>
+    <w:rsid w:val="007169A3"/>
     <w:rsid w:val="0072066B"/>
     <w:rsid w:val="00723227"/>
     <w:rsid w:val="0072368E"/>
     <w:rsid w:val="00726689"/>
     <w:rsid w:val="007333E5"/>
     <w:rsid w:val="00735602"/>
     <w:rsid w:val="00737A1B"/>
     <w:rsid w:val="00742C1A"/>
     <w:rsid w:val="007450A2"/>
     <w:rsid w:val="0074730E"/>
     <w:rsid w:val="00752B21"/>
     <w:rsid w:val="00754B28"/>
     <w:rsid w:val="007574A1"/>
     <w:rsid w:val="007576A3"/>
     <w:rsid w:val="00757D4F"/>
     <w:rsid w:val="00763E4E"/>
     <w:rsid w:val="00766325"/>
     <w:rsid w:val="00767E63"/>
     <w:rsid w:val="007707D5"/>
     <w:rsid w:val="00772BD1"/>
     <w:rsid w:val="0077555D"/>
     <w:rsid w:val="007765DB"/>
     <w:rsid w:val="007775D6"/>
     <w:rsid w:val="007829BC"/>
     <w:rsid w:val="00783D5B"/>
@@ -19136,50 +12304,51 @@
     <w:rsid w:val="00C24FCC"/>
     <w:rsid w:val="00C302F9"/>
     <w:rsid w:val="00C32798"/>
     <w:rsid w:val="00C364B9"/>
     <w:rsid w:val="00C42562"/>
     <w:rsid w:val="00C42C9B"/>
     <w:rsid w:val="00C60F91"/>
     <w:rsid w:val="00C62F6A"/>
     <w:rsid w:val="00C63533"/>
     <w:rsid w:val="00C65564"/>
     <w:rsid w:val="00C673E1"/>
     <w:rsid w:val="00C73198"/>
     <w:rsid w:val="00C76F3E"/>
     <w:rsid w:val="00C81836"/>
     <w:rsid w:val="00C82B1F"/>
     <w:rsid w:val="00C863C8"/>
     <w:rsid w:val="00C86633"/>
     <w:rsid w:val="00C86779"/>
     <w:rsid w:val="00C87A94"/>
     <w:rsid w:val="00C94CD1"/>
     <w:rsid w:val="00CA11F3"/>
     <w:rsid w:val="00CA219B"/>
     <w:rsid w:val="00CA79E1"/>
     <w:rsid w:val="00CA7C15"/>
     <w:rsid w:val="00CB2C91"/>
+    <w:rsid w:val="00CB4D0C"/>
     <w:rsid w:val="00CB50D1"/>
     <w:rsid w:val="00CC16C7"/>
     <w:rsid w:val="00CD113C"/>
     <w:rsid w:val="00CD1499"/>
     <w:rsid w:val="00CE1573"/>
     <w:rsid w:val="00CE4D12"/>
     <w:rsid w:val="00CE666F"/>
     <w:rsid w:val="00CE675E"/>
     <w:rsid w:val="00CE7E8B"/>
     <w:rsid w:val="00CF1CC3"/>
     <w:rsid w:val="00CF4738"/>
     <w:rsid w:val="00CF7CCD"/>
     <w:rsid w:val="00D03826"/>
     <w:rsid w:val="00D039ED"/>
     <w:rsid w:val="00D03F31"/>
     <w:rsid w:val="00D12EF4"/>
     <w:rsid w:val="00D20B25"/>
     <w:rsid w:val="00D237D7"/>
     <w:rsid w:val="00D26351"/>
     <w:rsid w:val="00D26D32"/>
     <w:rsid w:val="00D270EA"/>
     <w:rsid w:val="00D27620"/>
     <w:rsid w:val="00D27D4A"/>
     <w:rsid w:val="00D32667"/>
     <w:rsid w:val="00D359F7"/>
@@ -19285,50 +12454,51 @@
     <w:rsid w:val="00EB710A"/>
     <w:rsid w:val="00EC0208"/>
     <w:rsid w:val="00EC30F5"/>
     <w:rsid w:val="00EC5B77"/>
     <w:rsid w:val="00EC6F76"/>
     <w:rsid w:val="00EC6FDC"/>
     <w:rsid w:val="00EC7D6D"/>
     <w:rsid w:val="00ED11E9"/>
     <w:rsid w:val="00ED3BAF"/>
     <w:rsid w:val="00ED3CB5"/>
     <w:rsid w:val="00ED5CB0"/>
     <w:rsid w:val="00ED6FAA"/>
     <w:rsid w:val="00EE086B"/>
     <w:rsid w:val="00EE0959"/>
     <w:rsid w:val="00EE0F57"/>
     <w:rsid w:val="00EE1D6F"/>
     <w:rsid w:val="00EE2794"/>
     <w:rsid w:val="00EE27F0"/>
     <w:rsid w:val="00EE3848"/>
     <w:rsid w:val="00EE3C8D"/>
     <w:rsid w:val="00EE5A05"/>
     <w:rsid w:val="00EE5FA6"/>
     <w:rsid w:val="00EE729D"/>
     <w:rsid w:val="00EE7EEE"/>
     <w:rsid w:val="00EF4C05"/>
+    <w:rsid w:val="00F01D7C"/>
     <w:rsid w:val="00F01DE8"/>
     <w:rsid w:val="00F03B2D"/>
     <w:rsid w:val="00F03B84"/>
     <w:rsid w:val="00F05F2A"/>
     <w:rsid w:val="00F1115C"/>
     <w:rsid w:val="00F13616"/>
     <w:rsid w:val="00F16EB3"/>
     <w:rsid w:val="00F17629"/>
     <w:rsid w:val="00F21E57"/>
     <w:rsid w:val="00F23CC1"/>
     <w:rsid w:val="00F24FFB"/>
     <w:rsid w:val="00F262EF"/>
     <w:rsid w:val="00F27D84"/>
     <w:rsid w:val="00F32833"/>
     <w:rsid w:val="00F33623"/>
     <w:rsid w:val="00F344A8"/>
     <w:rsid w:val="00F3637B"/>
     <w:rsid w:val="00F364E9"/>
     <w:rsid w:val="00F37BB7"/>
     <w:rsid w:val="00F41166"/>
     <w:rsid w:val="00F41EBF"/>
     <w:rsid w:val="00F43CCA"/>
     <w:rsid w:val="00F4479E"/>
     <w:rsid w:val="00F50C09"/>
     <w:rsid w:val="00F537D7"/>
@@ -19371,58 +12541,58 @@
     <w:rsid w:val="00FF6672"/>
     <w:rsid w:val="00FF6B27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="2694B477"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21002,51 +14172,51 @@
     <w:rsid w:val="00C42C9B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D51AD7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="319116349">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="393433885">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21194,51 +14364,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2010020727">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistaub.com/index.php/RUB/about/submissions#authorGuidelines" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistaub.com/index.php/RUB/about/submissions#authorGuidelines" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistaub.com/index.php/RUB/about/submissions" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistaub.com/index.php/RUB/about/submissions" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/customizations.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/attachedToolbars" Target="attachedToolbars.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -21523,75 +14693,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8078F129-6B49-45C1-9924-FD811C53A787}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3252</Words>
-  <Characters>17561</Characters>
+  <Words>3079</Words>
+  <Characters>17551</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>146</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20772</CharactersWithSpaces>
+  <CharactersWithSpaces>20589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>6291561</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.elsevier.com/wps/find/authorsview.authors/authorartworkinstructions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4980741</vt:i4>
       </vt:variant>
       <vt:variant>